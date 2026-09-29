--- v1 (2026-02-15)
+++ v2 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="3D349BB0" w14:textId="77777777" w:rsidR="00F80BF5" w:rsidRDefault="00F80BF5" w:rsidP="00F80BF5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7649DF04" w14:textId="769B41B4" w:rsidR="0002504C" w:rsidRPr="00A20B82" w:rsidRDefault="00095062" w:rsidP="00F80BF5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk156484427"/>
@@ -203,67 +203,57 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="179705" cy="179705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001952AF" w:rsidRPr="00A20B82">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005171B6" w:rsidRPr="00A20B82">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[Não</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> preencher]</w:t>
+        <w:t>[Não preencher]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6321F8C8" w14:textId="4353CC58" w:rsidR="005400E7" w:rsidRPr="005400E7" w:rsidRDefault="005400E7" w:rsidP="005400E7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001952AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidRPr="001952AF">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -327,67 +317,57 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="179705" cy="179705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001952AF" w:rsidRPr="00A20B82">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005171B6" w:rsidRPr="00A20B82">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[Não</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> preencher]</w:t>
+        <w:t>[Não preencher]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7012C844" w14:textId="1767A49B" w:rsidR="00EA0AB1" w:rsidRDefault="00EA0AB1" w:rsidP="004C0805">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E229EDA" w14:textId="77777777" w:rsidR="00821F6C" w:rsidRDefault="00821F6C" w:rsidP="00184432">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -551,51 +531,51 @@
     </w:p>
     <w:p w14:paraId="2D5B2312" w14:textId="138264E0" w:rsidR="000C6C28" w:rsidRPr="000D6A31" w:rsidRDefault="000C6C28" w:rsidP="00184432">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Exemplo: </w:t>
       </w:r>
       <w:r w:rsidR="00B5329A">
         <w:t>mediação; conciliação; ações constitucionais; Supremo Tribunal Federal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7914F92C" w14:textId="77777777" w:rsidR="0002504C" w:rsidRPr="000D6A31" w:rsidRDefault="0002504C" w:rsidP="00184432">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E116177" w14:textId="2A2E0063" w:rsidR="006E655E" w:rsidRPr="00184432" w:rsidRDefault="006E655E" w:rsidP="00184432">
+    <w:p w14:paraId="2E116177" w14:textId="087CA5A7" w:rsidR="006E655E" w:rsidRPr="00184432" w:rsidRDefault="006E655E" w:rsidP="00184432">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resumo em língua estrangeira</w:t>
       </w:r>
       <w:r w:rsidR="002D6FBB" w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -694,51 +674,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="00184432">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, conforme </w:t>
       </w:r>
       <w:r w:rsidR="00184432">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o idioma escolhido</w:t>
       </w:r>
       <w:r w:rsidRPr="00184432">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  No caso de artigos redigidos em </w:t>
+        <w:t xml:space="preserve">. No caso de artigos redigidos em </w:t>
       </w:r>
       <w:r w:rsidR="0070523F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>idioma</w:t>
       </w:r>
       <w:r w:rsidRPr="00184432">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> estrangeir</w:t>
       </w:r>
       <w:r w:rsidR="0070523F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00184432">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -845,94 +825,60 @@
       <w:r w:rsidR="00F36F3F">
         <w:t>ds”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F36F3F">
         <w:t xml:space="preserve">“Mots-Clés”, “Palabras clave” etc., conforme </w:t>
       </w:r>
       <w:r w:rsidR="000D7F3A">
         <w:t>o idioma</w:t>
       </w:r>
       <w:r w:rsidR="00F36F3F">
         <w:t xml:space="preserve"> escolhid</w:t>
       </w:r>
       <w:r w:rsidR="000D7F3A">
         <w:t>o.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC19701" w14:textId="2011937D" w:rsidR="00B5329A" w:rsidRDefault="00B5329A" w:rsidP="006E655E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Exemplo: </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+        <w:t xml:space="preserve">Exemplo: mediation; conciliation; constitucional actions; </w:t>
       </w:r>
       <w:r w:rsidR="00EA69FB">
         <w:t xml:space="preserve">Federal </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Supreme</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Supreme </w:t>
+      </w:r>
       <w:r w:rsidR="00EA69FB">
-        <w:t>Court</w:t>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Court.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D53D4E9" w14:textId="77777777" w:rsidR="00AF1D4D" w:rsidRDefault="00AF1D4D" w:rsidP="006E655E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07EB12BA" w14:textId="77777777" w:rsidR="00EA69FB" w:rsidRDefault="00EA69FB" w:rsidP="006543DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="311F35C6" w14:textId="393B0F78" w:rsidR="0002504C" w:rsidRPr="000D6A31" w:rsidRDefault="00AF1F0E" w:rsidP="006543DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -1066,99 +1012,141 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="341AF9A1" w14:textId="555ABC45" w:rsidR="00A96A0F" w:rsidRDefault="000F48DB" w:rsidP="005400E7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
       </w:pPr>
       <w:r w:rsidRPr="000D6A31">
         <w:t>Recomenda-se que o trabalho tenha entre 15 e 30 páginas</w:t>
       </w:r>
       <w:r w:rsidR="005145A5">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:t xml:space="preserve"> compreendendo introdução, desenvolvimento, </w:t>
       </w:r>
       <w:r w:rsidR="00AA1C4C">
         <w:t>considerações finais</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:t xml:space="preserve"> (não necessariamente com esses títulos) e uma lista de referências bibliográficas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A35C8E" w14:textId="5CE8C60F" w:rsidR="0002504C" w:rsidRPr="000D6A31" w:rsidRDefault="00AF1F0E" w:rsidP="000F48DB">
+    <w:p w14:paraId="67A35C8E" w14:textId="200679FE" w:rsidR="0002504C" w:rsidRPr="000D6A31" w:rsidRDefault="008D2C6D" w:rsidP="000F48DB">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A página deve estar configurada em papel A4, com margens de </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>A página deve estar configurada em papel A4, com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>cm, alinhamento justificado, recuo de 1,5 cm na primeira linha</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D2167C">
+        <w:t xml:space="preserve"> margens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esquerda e superior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6A31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6A31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e direita e inferior de 2 cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6A31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, alinhamento justificado</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2DB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6A31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recuo de 1,5 cm na primeira linha</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05192890" w14:textId="5B9A7466" w:rsidR="007C5B80" w:rsidRDefault="00AF1F0E" w:rsidP="00F11422">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">O texto deve ser formatado em fonte </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE05DC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
@@ -1168,64 +1156,72 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, tamanho 12, espaç</w:t>
       </w:r>
       <w:r w:rsidR="000F48DB" w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>amento</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre as linhas 1</w:t>
       </w:r>
       <w:r w:rsidRPr="005400E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,5 cm e sem espaç</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">,5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2C6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cm e sem espaç</w:t>
+      </w:r>
+      <w:r w:rsidR="000F48DB" w:rsidRPr="008D2C6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>amento</w:t>
       </w:r>
-      <w:r w:rsidRPr="005400E7">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="008D2C6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> os parágrafos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2117A01D" w14:textId="0B137449" w:rsidR="005E6F67" w:rsidRDefault="005E6F67" w:rsidP="005E6F67">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk140075901"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -1245,91 +1241,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> usar negrito</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="2266306F" w14:textId="540676A7" w:rsidR="005E6F67" w:rsidRPr="000D6A31" w:rsidRDefault="005E6F67" w:rsidP="005E6F67">
+    <w:p w14:paraId="2266306F" w14:textId="522512F5" w:rsidR="005E6F67" w:rsidRPr="000D6A31" w:rsidRDefault="005E6F67" w:rsidP="005E6F67">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
       </w:pPr>
       <w:r w:rsidRPr="000D6A31">
         <w:t>As citações diretas</w:t>
       </w:r>
       <w:r w:rsidR="00C91D7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:t>de até 3 linhas devem estar contidas entre aspas duplas (“”), conforme segue: “transcrição do texto de no máximo 3 linhas. Transcrição do texto de no máximo 3 linhas. Transcrição do texto de no máximo 3 linhas. Transcrição do texto de no máximo 3 linhas”</w:t>
       </w:r>
       <w:r w:rsidR="0070523F">
         <w:t xml:space="preserve"> (S</w:t>
       </w:r>
       <w:r w:rsidR="002F599F">
         <w:t>ilva</w:t>
       </w:r>
       <w:r w:rsidR="0070523F">
-        <w:t>, 2005, p.44)</w:t>
+        <w:t>, 2005, p.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070523F">
+        <w:t>44)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1602B9C8" w14:textId="2AB02A0A" w:rsidR="005E6F67" w:rsidRPr="000D6A31" w:rsidRDefault="005E6F67" w:rsidP="00664577">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
       </w:pPr>
       <w:r w:rsidRPr="000D6A31">
         <w:t xml:space="preserve">As citações diretas com mais de três linhas devem estar destacadas com recuo de 4 cm da margem esquerda, sem aspas, fonte tamanho 10, espaçamento entre linhas simples, conforme exemplo abaixo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019DEBA0" w14:textId="3D64831B" w:rsidR="005E6F67" w:rsidRPr="000D6A31" w:rsidRDefault="005E6F67" w:rsidP="005E6F67">
+    <w:p w14:paraId="30D8DD37" w14:textId="77777777" w:rsidR="00506809" w:rsidRDefault="00506809" w:rsidP="005E6F67">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019DEBA0" w14:textId="22444A08" w:rsidR="005E6F67" w:rsidRPr="000D6A31" w:rsidRDefault="005E6F67" w:rsidP="005E6F67">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Transcrição do texto </w:t>
       </w:r>
       <w:r w:rsidR="00764975">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
@@ -1684,101 +1697,115 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>NBR 10520:20</w:t>
       </w:r>
       <w:r w:rsidR="002F599F">
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Informação e documentação - Citações em documentos – Apresentação;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A20B82">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317D2248" w14:textId="484484C9" w:rsidR="00F81AA5" w:rsidRDefault="00F81AA5" w:rsidP="00F81AA5">
+    <w:p w14:paraId="317D2248" w14:textId="59D93549" w:rsidR="00F81AA5" w:rsidRDefault="00F81AA5" w:rsidP="00F81AA5">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4DA0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">NBR 14724:2011- Informação e documentação – Trabalhos acadêmicos- Apresentação. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>NBR 14724:20</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Informação e documentação – Trabalhos acadêmicos- Apresentação. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A6F9D3" w14:textId="16E4C474" w:rsidR="006D0511" w:rsidRDefault="006D0511" w:rsidP="006D0511">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61515B26" w14:textId="77777777" w:rsidR="006D0511" w:rsidRPr="006D0511" w:rsidRDefault="006D0511" w:rsidP="006D0511">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D150A31" w14:textId="73E8EF47" w:rsidR="0002504C" w:rsidRPr="000D6A31" w:rsidRDefault="007C5B80" w:rsidP="006543DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00BC6696">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SEÇ</w:t>
       </w:r>
       <w:r w:rsidR="009E04AC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ÕES</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6A31">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2374,66 +2401,66 @@
       <w:r w:rsidRPr="00BA2B69">
         <w:t>, sem recuo, alinhadas à margem esquerda do texto, com um espaço simples entre cada referência</w:t>
       </w:r>
       <w:r w:rsidR="006543DA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2B69">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00846A5A">
         <w:t>Seguem exemplos de referências:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11428637" w14:textId="77777777" w:rsidR="000C18F9" w:rsidRDefault="000C18F9" w:rsidP="00A6057E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05975D6B" w14:textId="7E43F2FD" w:rsidR="00A72CAB" w:rsidRDefault="00A72CAB" w:rsidP="00A6057E">
+    <w:p w14:paraId="05975D6B" w14:textId="7CDE17CB" w:rsidR="00A72CAB" w:rsidRDefault="00A72CAB" w:rsidP="00A6057E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E077C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Livro:</w:t>
+        <w:t>Livro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCDE127" w14:textId="77777777" w:rsidR="00797A69" w:rsidRPr="003E077C" w:rsidRDefault="00797A69" w:rsidP="00A6057E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E657531" w14:textId="39BF417A" w:rsidR="00D1233C" w:rsidRDefault="00846A5A" w:rsidP="00D1233C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00A6057E">
         <w:t xml:space="preserve">SILVA SÁNCHEZ, Jésus-María. </w:t>
       </w:r>
@@ -2441,68 +2468,68 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A expansão do Direito Penal: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>aspectos da política criminal nas sociedades pós-industriais</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6057E">
         <w:t>. 3. ed. São Paulo: Revista dos Tribunais, 2013.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793FB291" w14:textId="77777777" w:rsidR="004C0805" w:rsidRPr="00D1233C" w:rsidRDefault="004C0805" w:rsidP="00D1233C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BAE4016" w14:textId="71FDAC26" w:rsidR="003E077C" w:rsidRDefault="00A72CAB" w:rsidP="00F912B9">
+    <w:p w14:paraId="3BAE4016" w14:textId="6F43C4A0" w:rsidR="003E077C" w:rsidRDefault="00A72CAB" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E077C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Capítulo de livro: </w:t>
+        <w:t xml:space="preserve">Capítulo de livro </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8B597C" w14:textId="77777777" w:rsidR="00797A69" w:rsidRPr="003E077C" w:rsidRDefault="00797A69" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62A6AD37" w14:textId="41D20776" w:rsidR="008F7BAF" w:rsidRPr="00D1233C" w:rsidRDefault="00846A5A" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6057E">
@@ -2652,300 +2679,274 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eriódico</w:t>
       </w:r>
       <w:r w:rsidR="00134AF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A59BEB8" w14:textId="77777777" w:rsidR="006159DA" w:rsidRPr="00A6057E" w:rsidRDefault="006159DA" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="076A3104" w14:textId="476E3891" w:rsidR="004015FA" w:rsidRDefault="004015FA" w:rsidP="00F912B9">
+    <w:p w14:paraId="3A7910E7" w14:textId="15DB0DF6" w:rsidR="00E83D85" w:rsidRPr="00506809" w:rsidRDefault="004015FA" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TASCHNER, Gisela Black. Lazer, cultura e consumo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista de Administração de Empresas</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, São Paulo, v. 4, n. 4, p. 38-47, 2000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7CE9AA" w14:textId="551D1A8A" w:rsidR="00625811" w:rsidRDefault="00625811" w:rsidP="00F912B9">
+    <w:p w14:paraId="3E494DAB" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="454B8B6F" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588FFCAB" w14:textId="518A3613" w:rsidR="00625811" w:rsidRDefault="00625811" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3A7910E7" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
+      <w:r w:rsidRPr="00625811">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artigo de periódico em meio eletrônico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123066F7" w14:textId="77777777" w:rsidR="005A6585" w:rsidRDefault="005A6585" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E494DAB" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
+    <w:p w14:paraId="432DE4DA" w14:textId="3A765881" w:rsidR="00D66149" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="588FFCAB" w14:textId="518A3613" w:rsidR="00625811" w:rsidRDefault="00625811" w:rsidP="00F912B9">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GAULIA, Cristina Tereza. Políticas públicas do Poder Judiciário: ressignificação do princípio da eficiência da prestação jurisdicional sob a ótica do neoconstitucionalismo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090517A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Passagens: Revista Internacional de História Política e Cultura Jurídica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Niterói, v.10, n.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1, p.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>104-124, jan./abr. 2018. DOI: 10.15175/1984-2503-2018</w:t>
+      </w:r>
+      <w:r w:rsidR="0090517A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10106. Disponível em: </w:t>
+      </w:r>
+      <w:r w:rsidR="0090517A" w:rsidRPr="0090517A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://periodicos.uff.br/revistapassagens/article/view/45975/26299</w:t>
+      </w:r>
+      <w:r w:rsidR="0090517A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Acesso em: 30 out.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0090517A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3D522A" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-    <w:p w14:paraId="123066F7" w14:textId="77777777" w:rsidR="005A6585" w:rsidRDefault="005A6585" w:rsidP="00F912B9">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7797CC9D" w14:textId="65EAD730" w:rsidR="00D66149" w:rsidRDefault="00721E91" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="432DE4DA" w14:textId="138612BA" w:rsidR="00D66149" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
+      <w:r w:rsidRPr="00DF0365">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documento de acesso exclusivo em meio eletrônico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4E34E2" w14:textId="77777777" w:rsidR="005A6585" w:rsidRDefault="005A6585" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...78 lines deleted...]
-    <w:p w14:paraId="4D3D522A" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A50A43E" w14:textId="7A534334" w:rsidR="00AD6C1F" w:rsidRPr="00AD6C1F" w:rsidRDefault="00AD6C1F" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...41 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GALANTE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Luis Felipe. O Tribunal Marítimo: surgimento, trajetória, aniversário</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00295EB5">
@@ -2960,99 +2961,113 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00295EB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> São Paulo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20 jul.2023. </w:t>
       </w:r>
       <w:r w:rsidR="00295EB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disponível em:  </w:t>
+        <w:t xml:space="preserve">Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00295EB5" w:rsidRPr="00295EB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.migalhas.com.br/coluna/migalhas-maritimas/390199/o-tribunal-maritimo-surgimento-trajetoria-aniversario</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00295EB5" w:rsidRPr="00295EB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00295EB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Acesso em: 20 jul.2023.</w:t>
+        <w:t>Acesso em: 20 jul.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00295EB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C7D6E7" w14:textId="1409B774" w:rsidR="000E1418" w:rsidRDefault="000E1418" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53CFA42C" w14:textId="4FD2DB70" w:rsidR="00295EB5" w:rsidRPr="00295EB5" w:rsidRDefault="00295EB5" w:rsidP="00F912B9">
+    <w:p w14:paraId="53CFA42C" w14:textId="286A91C4" w:rsidR="00295EB5" w:rsidRPr="00295EB5" w:rsidRDefault="00295EB5" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00295EB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DIREITO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00295EB5">
         <w:rPr>
@@ -3085,51 +3100,65 @@
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00E72289" w:rsidRPr="00E72289">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://pt.wikipedia.org/wiki/Direito</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E72289" w:rsidRPr="00E72289">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E72289">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Acesso em: 18 jun.2023.</w:t>
+        <w:t>Acesso em: 18 jun.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72289">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D38407" w14:textId="77777777" w:rsidR="00295EB5" w:rsidRDefault="00295EB5" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D84AC09" w14:textId="0925CA6E" w:rsidR="004015FA" w:rsidRPr="008D6A37" w:rsidRDefault="00233BC1" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3207,78 +3236,78 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>, Salvador, 2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D9A730" w14:textId="63EFB5FA" w:rsidR="003E077C" w:rsidRDefault="003E077C" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD059BA" w14:textId="77777777" w:rsidR="00525F1A" w:rsidRPr="0070523F" w:rsidRDefault="003E077C" w:rsidP="00F912B9">
+    <w:p w14:paraId="2BD059BA" w14:textId="52BCC663" w:rsidR="00525F1A" w:rsidRPr="0070523F" w:rsidRDefault="003E077C" w:rsidP="00F912B9">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Legislação: </w:t>
+        <w:t>Legislação</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215E3E33" w14:textId="77777777" w:rsidR="00525F1A" w:rsidRDefault="00525F1A" w:rsidP="00F912B9">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F7C6E0E" w14:textId="4D38CC52" w:rsidR="003E077C" w:rsidRPr="00F66FBA" w:rsidRDefault="003E077C" w:rsidP="00F912B9">
+    <w:p w14:paraId="6F7C6E0E" w14:textId="65F8E1DB" w:rsidR="003E077C" w:rsidRPr="00F66FBA" w:rsidRDefault="003E077C" w:rsidP="00F912B9">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">BRASIL. </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6585">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Lei n. 10.406, de 10 de janeiro de 2002</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
@@ -3305,90 +3334,118 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Diário Oficial da União</w:t>
       </w:r>
       <w:r w:rsidR="004015FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: seção 1, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Brasília, DF</w:t>
       </w:r>
       <w:r w:rsidR="004015FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>, ano 139, n.8, p.1-74, 11 jan.2002.</w:t>
+        <w:t>, ano 139, n.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004015FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>8, p.1-74, 11 jan.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004015FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2002.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6B1F08" w14:textId="77777777" w:rsidR="00A96A0F" w:rsidRDefault="00A96A0F" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FAA0F01" w14:textId="7F70EE19" w:rsidR="00880F01" w:rsidRDefault="00880F01" w:rsidP="00F912B9">
+    <w:p w14:paraId="6FAA0F01" w14:textId="2F13A42D" w:rsidR="00880F01" w:rsidRDefault="00880F01" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880F01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Legislação em meio eletrônico: </w:t>
+        <w:t xml:space="preserve">Legislação em meio eletrônico </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47352BDF" w14:textId="77777777" w:rsidR="004015FA" w:rsidRDefault="004015FA" w:rsidP="00F912B9">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65000A72" w14:textId="727A8179" w:rsidR="00A20B82" w:rsidRPr="00F66FBA" w:rsidRDefault="004015FA" w:rsidP="00F912B9">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">BRASIL. </w:t>
@@ -3442,222 +3499,229 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6057E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6956A8FA" w14:textId="77777777" w:rsidR="005400E7" w:rsidRDefault="005400E7" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE4BEF9" w14:textId="3798508B" w:rsidR="00880F01" w:rsidRDefault="00880F01" w:rsidP="00F912B9">
+    <w:p w14:paraId="2FE4BEF9" w14:textId="1F8E0E84" w:rsidR="00880F01" w:rsidRDefault="00880F01" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004015FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atos </w:t>
       </w:r>
       <w:r w:rsidR="004015FA" w:rsidRPr="004015FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">administrativos </w:t>
       </w:r>
       <w:r w:rsidRPr="004015FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>normativos</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">normativos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0984AF" w14:textId="1AAE86A3" w:rsidR="004015FA" w:rsidRDefault="004015FA" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1267FCF9" w14:textId="5C0EAE5F" w:rsidR="00E72289" w:rsidRDefault="00E72289" w:rsidP="00E72289">
+    <w:p w14:paraId="1267FCF9" w14:textId="17FD883F" w:rsidR="00E72289" w:rsidRDefault="00E72289" w:rsidP="00E72289">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000221B6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CONSELHO NACIONAL DE EDUCAÇÃO. Câmara de Educação Superior. Resolução n. 1, de 3 de abril de 2001. Estabelece normas para o funcionamento dos cursos de pós-graduação. </w:t>
       </w:r>
       <w:r w:rsidRPr="00732827">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diário Oficial da União</w:t>
       </w:r>
       <w:r w:rsidRPr="000221B6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: seção 1, Brasília, DF, ano 138, p.12, 9 abr. 2001.</w:t>
+        <w:t>: seção 1, Brasília, DF, ano 138, p.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000221B6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12, 9 abr. 2001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAF6F7B" w14:textId="7048D9FC" w:rsidR="005400E7" w:rsidRDefault="005400E7" w:rsidP="00E72289">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7744CFB1" w14:textId="403433AE" w:rsidR="005A6585" w:rsidRDefault="005A6585" w:rsidP="00E72289">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6585">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atos administrativos normativos em meio eletrônico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159BFB85" w14:textId="1C0CCA9D" w:rsidR="005A6585" w:rsidRDefault="005A6585" w:rsidP="00E72289">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06CE3B49" w14:textId="77777777" w:rsidR="005A6585" w:rsidRDefault="005A6585" w:rsidP="005A6585">
+    <w:p w14:paraId="30A92DB0" w14:textId="15731BEC" w:rsidR="00E83D85" w:rsidRPr="00506809" w:rsidRDefault="005A6585" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000221B6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RIO DE JANEIRO (Estado)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conselho da Magistratura. </w:t>
       </w:r>
       <w:r w:rsidRPr="00744CBA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resolução n.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506809">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00744CBA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, de 23 de janeiro de 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -3719,673 +3783,616 @@
       <w:r w:rsidRPr="005A6585">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00744CBA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acesso em: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Acesso em: 04 maio 2023.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00744CBA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C5A817" w14:textId="77777777" w:rsidR="005A6585" w:rsidRPr="005A6585" w:rsidRDefault="005A6585" w:rsidP="00E72289">
+    <w:p w14:paraId="76F98477" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="287C428A" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
+    <w:p w14:paraId="186FF9EC" w14:textId="36DE9E7E" w:rsidR="00846A5A" w:rsidRPr="008D6A37" w:rsidRDefault="003E077C" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="30A92DB0" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
+      <w:r w:rsidRPr="008D6A37">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jurisprudência</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C488CC4" w14:textId="77777777" w:rsidR="003E077C" w:rsidRPr="00A6057E" w:rsidRDefault="003E077C" w:rsidP="00F912B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="76F98477" w14:textId="77777777" w:rsidR="00E83D85" w:rsidRDefault="00E83D85" w:rsidP="00F912B9">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B601AAA" w14:textId="54DA0A68" w:rsidR="00846A5A" w:rsidRPr="00A6057E" w:rsidRDefault="00846A5A" w:rsidP="00BD193A">
+      <w:pPr>
+        <w:pStyle w:val="Footnote"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>BRASIL. Superior Tribunal de Justiça.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recurso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Especial n.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>765</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>288</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002F599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>SP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Processo n. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06408">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002F599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002F599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>0231883-0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Empresa em recuperação judicial. Ministério Público. Intervenção. Obrigatoriedade</w:t>
+      </w:r>
+      <w:r w:rsidR="000C18F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ausência. Nulidade. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06408">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecorrente: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Controladoria Assessoria Contábil Eireli</w:t>
+      </w:r>
+      <w:r w:rsidR="000C18F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recorrido: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CGE Sociedade Fabricadora de Peças Plásticas LTDA</w:t>
+      </w:r>
+      <w:r w:rsidR="000C18F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Relator: Ministr</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nancy</w:t>
+      </w:r>
+      <w:r w:rsidR="000C18F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Andrighi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>agosto</w:t>
+      </w:r>
+      <w:r w:rsidR="000C18F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Disponível em:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A" w:rsidRPr="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>https://www.stj.jus.br/websecstj/cgi/revista</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acesso em: 5 dez. 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700B9D60" w14:textId="77777777" w:rsidR="0002504C" w:rsidRPr="00A6057E" w:rsidRDefault="0002504C" w:rsidP="00BD193A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...505 lines deleted...]
-    <w:sectPr w:rsidR="0002504C" w:rsidRPr="00A6057E" w:rsidSect="00845733">
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0002504C" w:rsidRPr="00A6057E" w:rsidSect="008D2C6D">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="426" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="425" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60AAFE2F" w14:textId="77777777" w:rsidR="00957631" w:rsidRDefault="00957631">
+    <w:p w14:paraId="4BE18B0C" w14:textId="77777777" w:rsidR="00D36BE1" w:rsidRDefault="00D36BE1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AC147EB" w14:textId="77777777" w:rsidR="00957631" w:rsidRDefault="00957631">
+    <w:p w14:paraId="66F6DBC3" w14:textId="77777777" w:rsidR="00D36BE1" w:rsidRDefault="00D36BE1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4422,51 +4429,51 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A22FBD8" w14:textId="506904FE" w:rsidR="003F4530" w:rsidRDefault="003F4530" w:rsidP="003F4530">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3C66DF75" w14:textId="6A0CC3E2" w:rsidR="00726260" w:rsidRPr="003F4530" w:rsidRDefault="00922DA1" w:rsidP="003F4530">
     <w:pPr>
@@ -4505,69 +4512,51 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="00866D1B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Rio de Janeiro, v. 2</w:t>
     </w:r>
     <w:r w:rsidR="00BA0722">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00866D1B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-      <w:t>, p. 1-x, 202</w:t>
+      <w:t>, exxx, p. 1-x, 202</w:t>
     </w:r>
     <w:r w:rsidR="00BA0722">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00866D1B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="003F4530">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F4530" w:rsidRPr="00CE089B">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -4586,51 +4575,51 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003F4530">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="003F4530" w:rsidRPr="00CE089B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4297138F" w14:textId="77777777" w:rsidR="0002504C" w:rsidRDefault="0002504C">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="38D62D4A" w14:textId="186658AE" w:rsidR="0002504C" w:rsidRDefault="00CE089B" w:rsidP="00CE089B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
@@ -4673,67 +4662,51 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00922DA1" w:rsidRPr="00866D1B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Rio de Janeiro, v. 2</w:t>
     </w:r>
     <w:r w:rsidR="00BA0722">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00922DA1" w:rsidRPr="00866D1B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-      <w:t>, p. 1-x, 202</w:t>
+      <w:t>, exxx, p. 1-x, 202</w:t>
     </w:r>
     <w:r w:rsidR="00BA0722">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00922DA1" w:rsidRPr="00866D1B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CE089B">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -4752,98 +4725,87 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00CE089B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE089B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36FA4836" w14:textId="3553647F" w:rsidR="00CB3592" w:rsidRPr="00935BFE" w:rsidRDefault="00CB3592" w:rsidP="00CB3592">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E653E4">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Submissão em:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00935BFE">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>[Não</w:t>
-[...9 lines deleted...]
-      <w:t xml:space="preserve"> preencher]</w:t>
+      <w:t>[Não preencher]</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB3592">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00E653E4">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Aprovação em:</w:t>
     </w:r>
     <w:r w:rsidR="00064E7B">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -4945,76 +4907,80 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1318F33F" w14:textId="2DE89BBF" w:rsidR="00F53384" w:rsidRDefault="00F53384" w:rsidP="00CB3592">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16E62693" wp14:editId="7A1F5D79">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16E62693" wp14:editId="1F5CC4C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>41357</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="901065" cy="314325"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
-          <wp:docPr id="14" name="Imagem 14"/>
+          <wp:docPr id="14" name="Imagem 14">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="14" name="Imagem 14">
+                    <a:hlinkClick r:id="rId3"/>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3">
+                  <a:blip r:embed="rId4">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="901065" cy="314325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
@@ -5097,67 +5063,51 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00845733" w:rsidRPr="00866D1B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Rio de Janeiro, v. 2</w:t>
     </w:r>
     <w:r w:rsidR="00BA0722">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00845733" w:rsidRPr="00866D1B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-      <w:t>, p. 1-x, 202</w:t>
+      <w:t>, exxx, p. 1-x, 202</w:t>
     </w:r>
     <w:r w:rsidR="00BA0722">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00845733" w:rsidRPr="00866D1B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00DC665D">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -5183,63 +5133,63 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00CE089B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE089B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75B8EB2B" w14:textId="77777777" w:rsidR="00957631" w:rsidRDefault="00957631">
+    <w:p w14:paraId="760EF039" w14:textId="77777777" w:rsidR="00D36BE1" w:rsidRDefault="00D36BE1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D643862" w14:textId="77777777" w:rsidR="00957631" w:rsidRDefault="00957631">
+    <w:p w14:paraId="695E7CF2" w14:textId="77777777" w:rsidR="00D36BE1" w:rsidRDefault="00D36BE1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="57531388" w14:textId="16D4384A" w:rsidR="005400E7" w:rsidRDefault="005400E7" w:rsidP="005400E7">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005400E7">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Titulações acadêmicas, começando pela mais elevada, vínculo acadêmico/profissional. </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk157520386"/>
       <w:r w:rsidRPr="005400E7">
@@ -5268,139 +5218,139 @@
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Titulações acadêmicas, começando pela mais elevada, vínculo acadêmico/profissional. </w:t>
       </w:r>
       <w:r w:rsidRPr="005400E7">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Não preencher]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED00060" w14:textId="11EB974B" w:rsidR="005400E7" w:rsidRDefault="005400E7" w:rsidP="005400E7">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4077EF13" w14:textId="2452139E" w:rsidR="00845733" w:rsidRDefault="00F273D8" w:rsidP="00845733">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nome completo do autor</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="49E239A8" w14:textId="77777777" w:rsidR="00726260" w:rsidRPr="00726260" w:rsidRDefault="00726260" w:rsidP="00301981">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="0C6175"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31D2E247" w14:textId="568D990B" w:rsidR="00A96A0F" w:rsidRDefault="00845733" w:rsidP="00845733">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00726260">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>T</w:t>
     </w:r>
     <w:r w:rsidR="00F273D8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>ítulo do artigo</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="247734A2" w14:textId="77777777" w:rsidR="00301981" w:rsidRPr="00726260" w:rsidRDefault="00301981" w:rsidP="00301981">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="0C6175"/>
       </w:pBdr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4814"/>
-      <w:gridCol w:w="4814"/>
+      <w:gridCol w:w="4758"/>
+      <w:gridCol w:w="4313"/>
     </w:tblGrid>
     <w:tr w:rsidR="00301981" w14:paraId="5128A130" w14:textId="77777777" w:rsidTr="00301981">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4814" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="5A1BA28E" w14:textId="63373D1A" w:rsidR="00301981" w:rsidRDefault="002652F6" w:rsidP="00301981">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="592FFE63" wp14:editId="213F040B">
                 <wp:extent cx="2665899" cy="638175"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="0"/>
@@ -5469,86 +5419,78 @@
           <w:tcW w:w="4814" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="6E470C1B" w14:textId="77777777" w:rsidR="00301981" w:rsidRDefault="00301981" w:rsidP="00301981">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="7882E8C4" w14:textId="2DAFA5C7" w:rsidR="00301981" w:rsidRDefault="00064E7B" w:rsidP="00301981">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">DOI: </w:t>
           </w:r>
-          <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="00064E7B">
             <w:rPr>
               <w:color w:val="FF0000"/>
             </w:rPr>
-            <w:t>[Não</w:t>
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> preencher]</w:t>
+            <w:t>[Não preencher]</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3B8FC59D" w14:textId="1EBC7D31" w:rsidR="00726260" w:rsidRPr="00301981" w:rsidRDefault="00726260" w:rsidP="00301981">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="0C6175"/>
       </w:pBdr>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21E86C2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EC62924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6228,319 +6170,331 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="609166121">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1426727569">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1827166482">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2079403436">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="528183381">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="189035142">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0002504C"/>
     <w:rsid w:val="0002504C"/>
     <w:rsid w:val="000611B8"/>
     <w:rsid w:val="000613DB"/>
     <w:rsid w:val="00064E7B"/>
     <w:rsid w:val="00074510"/>
     <w:rsid w:val="00076ABD"/>
     <w:rsid w:val="00095062"/>
     <w:rsid w:val="00097873"/>
     <w:rsid w:val="000C1055"/>
     <w:rsid w:val="000C18F9"/>
     <w:rsid w:val="000C6C28"/>
     <w:rsid w:val="000D56AF"/>
     <w:rsid w:val="000D6A31"/>
     <w:rsid w:val="000D7F3A"/>
     <w:rsid w:val="000E1418"/>
     <w:rsid w:val="000F48DB"/>
     <w:rsid w:val="00110FC0"/>
     <w:rsid w:val="00134AF7"/>
     <w:rsid w:val="00145FE9"/>
     <w:rsid w:val="00176035"/>
     <w:rsid w:val="00184432"/>
     <w:rsid w:val="001952AF"/>
     <w:rsid w:val="0019538A"/>
     <w:rsid w:val="001956AF"/>
     <w:rsid w:val="00197D07"/>
     <w:rsid w:val="001D1D24"/>
     <w:rsid w:val="00233BC1"/>
     <w:rsid w:val="002375B0"/>
+    <w:rsid w:val="00260329"/>
     <w:rsid w:val="00261270"/>
     <w:rsid w:val="0026487C"/>
     <w:rsid w:val="002652F6"/>
     <w:rsid w:val="00274772"/>
     <w:rsid w:val="00295EB5"/>
     <w:rsid w:val="002C2953"/>
     <w:rsid w:val="002C6B0A"/>
     <w:rsid w:val="002D122F"/>
     <w:rsid w:val="002D6FBB"/>
+    <w:rsid w:val="002E2DB5"/>
     <w:rsid w:val="002E647B"/>
     <w:rsid w:val="002F12D0"/>
     <w:rsid w:val="002F599F"/>
     <w:rsid w:val="00301981"/>
     <w:rsid w:val="00357C6B"/>
     <w:rsid w:val="00364932"/>
     <w:rsid w:val="003718D6"/>
     <w:rsid w:val="00373576"/>
     <w:rsid w:val="003B2C2F"/>
     <w:rsid w:val="003E077C"/>
     <w:rsid w:val="003E6BB7"/>
     <w:rsid w:val="003E71C6"/>
     <w:rsid w:val="003F09A3"/>
     <w:rsid w:val="003F4530"/>
     <w:rsid w:val="004015FA"/>
+    <w:rsid w:val="00414482"/>
     <w:rsid w:val="004C0805"/>
+    <w:rsid w:val="004D277E"/>
     <w:rsid w:val="004E637E"/>
+    <w:rsid w:val="00506809"/>
     <w:rsid w:val="005145A5"/>
     <w:rsid w:val="005171B6"/>
     <w:rsid w:val="00525F1A"/>
     <w:rsid w:val="005400E7"/>
     <w:rsid w:val="00540279"/>
     <w:rsid w:val="005A6585"/>
     <w:rsid w:val="005C72D6"/>
     <w:rsid w:val="005D7471"/>
     <w:rsid w:val="005E6F67"/>
     <w:rsid w:val="006159DA"/>
     <w:rsid w:val="00623085"/>
     <w:rsid w:val="00625811"/>
     <w:rsid w:val="006543DA"/>
     <w:rsid w:val="00664577"/>
     <w:rsid w:val="006C245A"/>
     <w:rsid w:val="006D0511"/>
     <w:rsid w:val="006E655E"/>
     <w:rsid w:val="0070523F"/>
     <w:rsid w:val="00721E91"/>
     <w:rsid w:val="00726260"/>
     <w:rsid w:val="00764975"/>
     <w:rsid w:val="00784779"/>
     <w:rsid w:val="00797A69"/>
     <w:rsid w:val="007B1FD3"/>
+    <w:rsid w:val="007C2477"/>
     <w:rsid w:val="007C3E4D"/>
     <w:rsid w:val="007C5B80"/>
     <w:rsid w:val="00821543"/>
     <w:rsid w:val="00821F6C"/>
     <w:rsid w:val="00826400"/>
     <w:rsid w:val="00845733"/>
     <w:rsid w:val="00846A5A"/>
     <w:rsid w:val="00866D1B"/>
     <w:rsid w:val="00874CFD"/>
     <w:rsid w:val="00880F01"/>
     <w:rsid w:val="008B09EA"/>
     <w:rsid w:val="008B72DB"/>
     <w:rsid w:val="008C13C2"/>
+    <w:rsid w:val="008D2C6D"/>
     <w:rsid w:val="008D6A37"/>
     <w:rsid w:val="008F7BAF"/>
     <w:rsid w:val="0090517A"/>
     <w:rsid w:val="009051DC"/>
     <w:rsid w:val="009168E2"/>
     <w:rsid w:val="00922DA1"/>
     <w:rsid w:val="009357C5"/>
     <w:rsid w:val="00935BFE"/>
     <w:rsid w:val="00940799"/>
     <w:rsid w:val="00957631"/>
     <w:rsid w:val="00975CCE"/>
     <w:rsid w:val="00982E5B"/>
     <w:rsid w:val="00985AAA"/>
     <w:rsid w:val="009E04AC"/>
     <w:rsid w:val="00A06F0D"/>
     <w:rsid w:val="00A20B82"/>
     <w:rsid w:val="00A260A1"/>
     <w:rsid w:val="00A6057E"/>
     <w:rsid w:val="00A72CAB"/>
     <w:rsid w:val="00A96A0F"/>
     <w:rsid w:val="00AA1C4C"/>
     <w:rsid w:val="00AB7A2D"/>
     <w:rsid w:val="00AC5B5C"/>
     <w:rsid w:val="00AD6C1F"/>
     <w:rsid w:val="00AE3517"/>
     <w:rsid w:val="00AF1D4D"/>
     <w:rsid w:val="00AF1F0E"/>
     <w:rsid w:val="00AF424D"/>
     <w:rsid w:val="00B06408"/>
     <w:rsid w:val="00B333B4"/>
     <w:rsid w:val="00B5329A"/>
     <w:rsid w:val="00B65677"/>
     <w:rsid w:val="00B94F69"/>
     <w:rsid w:val="00BA0722"/>
     <w:rsid w:val="00BA2B69"/>
     <w:rsid w:val="00BC6696"/>
     <w:rsid w:val="00BC7D04"/>
     <w:rsid w:val="00BD193A"/>
     <w:rsid w:val="00C269D1"/>
+    <w:rsid w:val="00C31160"/>
     <w:rsid w:val="00C541B9"/>
+    <w:rsid w:val="00C67234"/>
     <w:rsid w:val="00C906E5"/>
     <w:rsid w:val="00C91D7E"/>
     <w:rsid w:val="00CB3592"/>
     <w:rsid w:val="00CD2BC4"/>
     <w:rsid w:val="00CE089B"/>
     <w:rsid w:val="00CF4DA0"/>
     <w:rsid w:val="00D1233C"/>
+    <w:rsid w:val="00D176CB"/>
     <w:rsid w:val="00D2167C"/>
     <w:rsid w:val="00D23B2D"/>
     <w:rsid w:val="00D366CD"/>
+    <w:rsid w:val="00D36BE1"/>
     <w:rsid w:val="00D63B1F"/>
     <w:rsid w:val="00D66149"/>
     <w:rsid w:val="00D71AB4"/>
     <w:rsid w:val="00D72519"/>
     <w:rsid w:val="00D934FC"/>
     <w:rsid w:val="00D96056"/>
     <w:rsid w:val="00DC665D"/>
     <w:rsid w:val="00DE05DC"/>
     <w:rsid w:val="00DF0365"/>
     <w:rsid w:val="00E01BE6"/>
     <w:rsid w:val="00E653E4"/>
     <w:rsid w:val="00E72289"/>
+    <w:rsid w:val="00E77425"/>
     <w:rsid w:val="00E83D85"/>
     <w:rsid w:val="00EA0AB1"/>
     <w:rsid w:val="00EA69FB"/>
     <w:rsid w:val="00F11422"/>
     <w:rsid w:val="00F2173C"/>
     <w:rsid w:val="00F24AF9"/>
     <w:rsid w:val="00F273D8"/>
     <w:rsid w:val="00F36F3F"/>
     <w:rsid w:val="00F44B4D"/>
     <w:rsid w:val="00F46886"/>
     <w:rsid w:val="00F53384"/>
     <w:rsid w:val="00F62CC8"/>
     <w:rsid w:val="00F66FBA"/>
     <w:rsid w:val="00F80BF5"/>
     <w:rsid w:val="00F81AA5"/>
     <w:rsid w:val="00F912B9"/>
     <w:rsid w:val="00FB7903"/>
     <w:rsid w:val="00FF2352"/>
+    <w:rsid w:val="00FF23FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43548C7E"/>
   <w15:docId w15:val="{53A42976-A214-4EE2-8956-E07987C84FB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6872,50 +6826,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006543DA"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
@@ -7418,51 +7373,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00301981"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="754937518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1948925911">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7569,51 +7524,51 @@
           </w:divBdr>
         </w:div>
         <w:div w:id="11762558">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pt.wikipedia.org/wiki/Direito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migalhas.com.br/coluna/migalhas-maritimas/390199/o-tribunal-maritimo-surgimento-trajetoria-aniversario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www4.tjrj.jus.br/biblioteca/index.asp?codigo_sophia=276833&amp;integra=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4849-880X" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4849-880X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7913,58 +7868,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100AC9A9F88D1104F498CE69FA0B24E1E92" ma:contentTypeVersion="14" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="b8891dee2be91fa5a5a35efbcb8c01ca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="9eaa0b54-ad1c-4201-b6a1-991c8e74b476" xmlns:ns4="09a9c1ef-9a2a-418f-9d18-e797e258c653" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ddb4d7eede1edb3e24d84313f501233" ns3:_="" ns4:_="">
     <xsd:import namespace="9eaa0b54-ad1c-4201-b6a1-991c8e74b476"/>
     <xsd:import namespace="09a9c1ef-9a2a-418f-9d18-e797e258c653"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
               </xsd:all>
@@ -8147,136 +8094,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="9eaa0b54-ad1c-4201-b6a1-991c8e74b476" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{842726F3-C089-4584-BAE0-0518A9B9C983}">
-[...8 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A75F05CA-139D-4AFD-8537-9F2957A1B2B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9eaa0b54-ad1c-4201-b6a1-991c8e74b476"/>
     <ds:schemaRef ds:uri="09a9c1ef-9a2a-418f-9d18-e797e258c653"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{842726F3-C089-4584-BAE0-0518A9B9C983}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9eaa0b54-ad1c-4201-b6a1-991c8e74b476"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E6C9AC8-F6FD-41E4-B8EE-4D5A03825E72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02A3FB4C-7B86-48A8-AE54-14B22799BDC5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02A3FB4C-7B86-48A8-AE54-14B22799BDC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E6C9AC8-F6FD-41E4-B8EE-4D5A03825E72}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1408</Words>
-  <Characters>7607</Characters>
+  <Words>1415</Words>
+  <Characters>7646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PJERJ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8998</CharactersWithSpaces>
+  <CharactersWithSpaces>9043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ana Cristina Willemann Flores</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AC9A9F88D1104F498CE69FA0B24E1E92</vt:lpwstr>
   </property>
 </Properties>
 </file>